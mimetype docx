--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -1330,36 +1330,36 @@
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modelo de Renuncia del Presidente</dc:title>
   <dc:creator>Presidente de la Comunidad</dc:creator>
-  <dc:description>Carta formal para presentar la dimisión del cargo de Presidente ante la comunidad con los pasos legales correctos.</dc:description>
+  <dc:description>Carta formal para presentar la dimisión del cargo de Presidente con convocatoria de junta obligatoria incluida. Pasos legales correctos. Descarga gratis en Word.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>