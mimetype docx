--- v1 (2026-06-18)
+++ v2 (2026-08-02)
@@ -1330,36 +1330,36 @@
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modelo de Renuncia del Presidente</dc:title>
   <dc:creator>Presidente de la Comunidad</dc:creator>
-  <dc:description>Carta formal para presentar la dimisión del cargo de Presidente con convocatoria de junta obligatoria incluida. Pasos legales correctos. Descarga gratis en Word.</dc:description>
+  <dc:description>Carta de renuncia del presidente de la comunidad de vecinos: pasos legales correctos, convocatoria de junta obligatoria incluida. Descarga gratis en Word.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>