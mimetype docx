--- v1 (2026-06-17)
+++ v2 (2026-10-31)
@@ -401,159 +401,336 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DETALLE DE LA DEUDA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p>
-[...107 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Período</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concepto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[MES/AÑO]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuota ordinaria mensual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[XXX,XX] €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[MES/AÑO]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuota ordinaria mensual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[XXX,XX] €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[MES/AÑO]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrama [CONCEPTO]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[XXX,XX] €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[MES/AÑO]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intereses de demora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[XXX,XX] €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL DEUDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[XXX,XX] €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>