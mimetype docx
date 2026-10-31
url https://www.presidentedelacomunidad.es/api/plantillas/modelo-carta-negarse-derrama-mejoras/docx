--- v1 (2026-06-17)
+++ v2 (2026-10-31)
@@ -809,77 +809,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  3. Que esta comunicación se realiza dentro del plazo de 30 días desde la</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">     propietarios ausentes).</w:t>
+        <w:t xml:space="preserve">  3. Que [voté en contra del acuerdo en la Junta, según consta en el acta]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     / [no asistí a la Junta y esta comunicación se realiza dentro de los 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     días naturales siguientes a la comunicación del acuerdo (Art. 17.8 LPH)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -923,77 +923,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En virtud de esta comunicación, y conforme a la ley, no estaré obligado/a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a contribuir al pago de esta derrama, si bien deberé abonar la</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">(Art. 17.4 in fine LPH).</w:t>
+        <w:t xml:space="preserve">a contribuir al pago de esta derrama ni a los gastos de mantenimiento de la</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mejora. Si en el futuro quisiera participar de sus ventajas, abonaré mi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuota en los gastos de realización y mantenimiento, actualizados con el</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interés legal (Art. 17.4 LPH).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1058,77 +1071,103 @@
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">IMPORTANTE: Envíe esta carta por BUROFAX o entregue en mano con acuse de</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">del acta. Pasado ese plazo, pierde el derecho a la exención.</w:t>
+        <w:t xml:space="preserve">IMPORTANTE: Si votó en contra en la junta, compruebe que su voto consta en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el acta; esta carta deja además constancia por escrito. Si no asistió,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">envíela por BUROFAX o entréguela con acuse de recibo antes de que pasen 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">días naturales desde que le comunicaron el acuerdo: pasado ese plazo su voto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se computa a favor (Art. 17.8 LPH) y pierde la exención.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 