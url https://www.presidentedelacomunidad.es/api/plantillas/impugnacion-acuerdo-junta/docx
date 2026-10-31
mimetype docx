--- v2 (2026-08-01)
+++ v3 (2026-10-31)
@@ -774,51 +774,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[ ] El acuerdo fue adoptado con INFRACCIÓN DEL PROCEDIMIENTO:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    [Ej: convocatoria con menos de 5 días de antelación / falta de quórum /</w:t>
+        <w:t xml:space="preserve">    [Ej: junta ordinaria convocada con menos de 6 días de antelación / falta de quórum /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    punto no incluido en el orden del día / etc.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>