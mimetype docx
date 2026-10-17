--- v0 (2026-05-30)
+++ v1 (2026-10-17)
@@ -638,50 +638,253 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  6. Ruegos y preguntas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROPIETARIOS NO AL CORRIENTE DE PAGO (Art. 16.2 LPH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A la fecha de esta convocatoria, no están al corriente en el pago de las</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deudas vencidas con la Comunidad los siguientes propietarios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Piso [REFERENCIA] — [NOMBRE Y APELLIDOS] — Importe: [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · [Añadir una línea por propietario. Si no hay ninguno, indicar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     «Todos los propietarios están al corriente de pago.»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conforme al Art. 15.2 LPH, quien al iniciarse la junta no esté al</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corriente de las deudas vencidas, y no las haya impugnado judicialmente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni consignado judicial o notarialmente la suma adeudada, podrá participar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en las deliberaciones pero no tendrá derecho de voto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>