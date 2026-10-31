--- v1 (2026-06-18)
+++ v2 (2026-10-31)
@@ -22,347 +22,321 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONVOCATORIA DE JUNTA EXTRAORDINARIA DE PROPIETARIOS</w:t>
-[...176 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">CONVOCATORIA DE JUNTA GENERAL EXTRAORDINARIA DE PROPIETARIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comunidad de Propietarios: [NOMBRE Y DIRECCIÓN COMPLETA DEL INMUEBLE]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">JUNTA EXTRAORDINARIA DE PROPIETARIOS</w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">  Lugar: [DIRECCIÓN DEL LOCAL DE REUNIÓN]</w:t>
+        <w:t xml:space="preserve">CIF: [CIF DE LA COMUNIDAD]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[LOCALIDAD], a [DÍA] de [MES] de [AÑO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimado/a propietario/a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con el artículo 16 de la Ley 49/1960, de 21 de julio, sobre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propiedad Horizontal (LPH), y a instancia de [el Presidente de la Comunidad /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una cuarta parte de los propietarios / propietarios que representan al menos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el 25 % de las cuotas de participación], se le convoca a la Junta General</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraordinaria de la Comunidad de Propietarios, que se celebrará en los</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguientes términos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Fecha:                 [DÍA DE LA SEMANA], [DD/MM/AAAA]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Lugar:                 [LOCAL, SALA O DOMICILIO DONDE SE CELEBRARÁ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Primera convocatoria:  [HH:MM] horas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Segunda convocatoria:  [HH:MM] horas (por ejemplo, 30 minutos después)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -385,654 +359,1851 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ORDEN DEL DÍA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Los puntos 1 y último son fijos; sustituya los intermedios por los asuntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concretos que motivan la convocatoria. Cuanto más concreto, mejor.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1. Constitución de la Junta: comprobación de asistentes, representaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     y cuotas de participación presentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2. [ASUNTO PRINCIPAL. Ejemplo: información, debate y, en su caso,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     aprobación de la ejecución de obras de [DESCRIPCIÓN] y de su presupuesto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3. [ASUNTO 2. Ejemplo: aprobación de la derrama extraordinaria necesaria,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     con indicación de importe total, criterio de reparto y plazos de pago.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4. [ASUNTO 3. Ejemplo: cese del administrador actual y nombramiento de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     nuevo administrador, con aprobación de sus honorarios.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5. [ASUNTO 4. Ejemplo: autorización al Presidente para reclamar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     judicialmente cantidades adeudadas a la Comunidad.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6. Designación de dos propietarios para la firma del acta junto con el</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Presidente y el Secretario [opcional; la ley solo exige la firma de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Presidente y Secretario].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: en una Junta Extraordinaria no conviene incluir «ruegos y preguntas»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como punto decisorio. Solo pueden adoptarse acuerdos sobre los asuntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expresamente incluidos en el orden del día.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. [DESCRIPCIÓN CLARA Y CONCRETA DEL PRIMER ASUNTO A TRATAR]</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">ADVERTENCIAS LEGALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Propietarios no al corriente de pago (arts. 15.2 y 16.2 LPH). Quien al</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    iniciarse la Junta no esté al corriente en el pago de todas las deudas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    vencidas con la Comunidad, y no las haya impugnado judicialmente ni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    consignado judicial o notarialmente su importe, podrá participar en las</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    deliberaciones, pero no tendrá derecho de voto. Su relación figura en el</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Anexo II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Representación (art. 15.1 LPH). Quien no pueda asistir puede hacerse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    representar por otra persona, sea o no propietaria, bastando un escrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    firmado por el propietario. Se adjunta modelo en el Anexo I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Mayorías (art. 17 LPH). Cada acuerdo se adoptará con la mayoría que la</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ley exija según su naturaleza (unanimidad, tres quintos, mayoría de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    propietarios y cuotas, o mayoría de los asistentes en segunda</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    convocatoria, según el caso).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Segunda convocatoria. Si no concurre el quórum necesario en primera</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    convocatoria, la Junta se celebrará en segunda convocatoria a la hora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    indicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Acta e impugnación (arts. 18 y 19 LPH). El acta se cerrará con las</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    firmas del Presidente y del Secretario al terminar la reunión o dentro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    de los diez días naturales siguientes. Los acuerdos pueden impugnarse en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    el plazo de tres meses, o de un año si son contrarios a la ley o a los</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    estatutos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Documentación. Los presupuestos, informes y demás documentos relativos a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    los puntos del orden del día están a disposición de los propietarios en</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    [DESPACHO DEL ADMINISTRADOR / PORTAL O APP DE LA COMUNIDAD / CONTACTANDO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. [DESCRIPCIÓN CLARA Y CONCRETA DEL SEGUNDO ASUNTO A TRATAR]</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">  3. Ruegos y preguntas.</w:t>
+        <w:t xml:space="preserve">CON EL PRESIDENTE].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de enviar: la LPH no fija una antelación mínima para las Juntas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraordinarias (sí 6 días para la Ordinaria, art. 16.3), pero exige la que</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sea posible para que llegue a conocimiento de todos los propietarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revise también los estatutos de la comunidad y, en Cataluña, el Código Civil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">catalán (Libro V), que tiene reglas propias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ruega su puntual asistencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   El/La Presidente/a: D./Dña. [NOMBRE Y APELLIDOS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Fdo.: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   El/La Secretario/a [o Secretario-Administrador]: [NOMBRE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Fdo.: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DILIGENCIA DE NOTIFICACIÓN (art. 9.1.h LPH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para hacer constar que esta convocatoria se ha notificado a los propietarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el domicilio que cada uno designó a tal efecto en España o, en su defecto,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el piso o local del que es titular. Si no ha sido posible, se ha colocado</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el tablón de anuncios de la Comunidad o en un lugar visible de uso general</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">habilitado al efecto, con la fecha y firma del Secretario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Fecha de notificación: [DD/MM/AAAA]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Medio: [correo certificado con acuse de recibo / entrega en mano con firma /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         correo electrónico con consentimiento expreso / tablón de anuncios]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Firma del Secretario: _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">REPRESENTACIÓN</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">autorización para su comodidad.</w:t>
+        <w:t xml:space="preserve">ANEXO I. MODELO DE REPRESENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D./Dña. [NOMBRE Y APELLIDOS], con DNI [Nº], propietario/a de la vivienda/local</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[PISO, LETRA O Nº] de la Comunidad de Propietarios [NOMBRE Y DIRECCIÓN], con</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una cuota de participación del [%],</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFIERO MI REPRESENTACIÓN a D./Dña. [NOMBRE Y APELLIDOS DEL REPRESENTANTE],</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con DNI [Nº], para que me represente y vote en mi nombre en la Junta General</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extraordinaria convocada para el día [DD/MM/AAAA], en primera convocatoria a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las [HH:MM] horas y, en su caso, en segunda convocatoria a las [HH:MM] horas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucciones de voto (marque una opción):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ☐ El representante votará según su criterio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ☐ El representante votará según las siguientes instrucciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     [INDICAR EL SENTIDO DEL VOTO EN CADA PUNTO DEL ORDEN DEL DÍA]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[LOCALIDAD], a [DÍA] de [MES] de [AÑO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Firma del propietario: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Firma del representante (aceptación): _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80" w:before="200"/>
-[...372 lines deleted...]
-      </w:r>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEXO II. PROPIETARIOS NO AL CORRIENTE DE PAGO (art. 16.2 LPH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A la fecha de esta convocatoria, no están al corriente en el pago de las</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deudas vencidas con la Comunidad los siguientes propietarios. Conforme al</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artículo 15.2 LPH, podrán asistir con voz pero sin voto, salvo que impugnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">judicialmente la deuda o consignen su importe antes de la Junta. Si no hay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ninguno, indíquese «Ninguno».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivienda/local</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propietario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importe (€)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concepto y periodo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[PISO, LETRA]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[NOMBRE Y APELLIDOS]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[IMPORTE]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[CUOTAS, DERRAMA...]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[PISO, LETRA]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[NOMBRE Y APELLIDOS]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[IMPORTE]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[CONCEPTO Y PERIODO]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>