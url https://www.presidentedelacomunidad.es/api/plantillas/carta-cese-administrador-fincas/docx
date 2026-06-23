--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -510,51 +510,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DOCUMENTOS LEGALES Y CONSTITUTIVOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Libro de Actas de la Comunidad (original)</w:t>
+        <w:t xml:space="preserve">  â–¡ Libro de Actas de la Comunidad (original)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  □ Escritura de División Horizontal y Estatutos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -590,170 +590,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  □ Listado actualizado de propietarios con cuotas de participación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Certificado de deudas pendientes por propietario</w:t>
+        <w:t xml:space="preserve">  â–¡ Certificado de deudas pendientes por propietario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DOCUMENTACIÓN ECONÓMICA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Estado de cuentas actualizado a fecha de cese</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">  □ Derramas aprobadas y pendientes de cobro</w:t>
+        <w:t xml:space="preserve">  â–¡ Estado de cuentas actualizado a fecha de cese</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  â–¡ Saldo bancario a fecha de entrega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  â–¡ Claves de acceso a la(s) cuenta(s) bancaria(s) de la comunidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  â–¡ Facturas y justificantes del ejercicio en curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  â–¡ Facturas y justificantes de ejercicios anteriores</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  â–¡ Presupuesto ordinario aprobado vigente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  â–¡ Derramas aprobadas y pendientes de cobro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  □ NIF de la Comunidad y documentación fiscal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -789,51 +789,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  □ Póliza del seguro de la comunidad y certificados en vigor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Otros contratos de mantenimiento o servicios</w:t>
+        <w:t xml:space="preserve">  â–¡ Otros contratos de mantenimiento o servicios</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>