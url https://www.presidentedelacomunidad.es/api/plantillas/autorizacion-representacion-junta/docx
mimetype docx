--- v2 (2026-08-01)
+++ v3 (2026-10-31)
@@ -457,51 +457,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">para que me represente en la:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  [ ] Junta Ordinaria       [ ] Junta Extraordinaria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>