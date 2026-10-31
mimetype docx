--- v1 (2026-06-17)
+++ v2 (2026-10-31)
@@ -240,1651 +240,2022 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PROPIETARIOS ASISTENTES Y REPRESENTADOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Nombre y apellidos                   | Piso/Local | Coeficiente</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y apellidos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piso/Local</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coeficiente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[NOMBRE]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[REF.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[X,XX] %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[NOMBRE]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[REF.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[X,XX] %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[NOMBRE - representado por NOMBRE2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[REF.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[X,XX] %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROPIETARIOS AUSENTES (sin representación)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre y apellidos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piso/Local</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coeficiente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[NOMBRE]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[REF.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[X,XX] %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quórum alcanzado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Propietarios presentes/representados: [NÚMERO] de [TOTAL]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Cuotas representadas: [XX,XX]% del total</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROPIETARIOS PRIVADOS DEL DERECHO DE VOTO (Art. 15.2 LPH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al iniciarse la junta, no están al corriente en el pago de las deudas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vencidas con la Comunidad (sin haberlas impugnado judicialmente ni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consignado la suma adeudada), por lo que participan sin derecho de voto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y sus cuotas no se computan para las mayorías:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Piso [REFERENCIA]: [NOMBRE Y APELLIDOS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · [Si no hay ninguno, indicar: «Ninguno.»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">-------------------------------------|------------|------------</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">Nombre y apellidos                   | Piso/Local | Coeficiente</w:t>
+        <w:t xml:space="preserve">PRESIDENCIA Y SECRETARÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preside la reunión:   D./Dña. [NOMBRE DEL PRESIDENTE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actúa como Secretario/a: D./Dña. [NOMBRE DEL SECRETARIO / ADMINISTRADOR]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">-------------------------------------|------------|------------</w:t>
-[...86 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">ORDEN DEL DÍA</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PRESIDENCIA Y SECRETARÍA</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Actúa como Secretario/a: D./Dña. [NOMBRE DEL SECRETARIO / ADMINISTRADOR]</w:t>
+        <w:t xml:space="preserve">PUNTO 1. LECTURA Y APROBACIÓN DEL ACTA ANTERIOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se procede a la lectura del acta de la Junta anterior celebrada el [FECHA].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Resumen de observaciones o correcciones, si las hay.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✗ En contra:    [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ~ Abstenciones: [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdo: [APROBADA / NO APROBADA]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORDEN DEL DÍA</w:t>
-      </w:r>
+        <w:t xml:space="preserve">PUNTO 2. EXAMEN Y APROBACIÓN DE LAS CUENTAS DEL EJERCICIO [AÑO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Secretario-Administrador presenta el estado de cuentas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Ingresos totales:              [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Gastos totales:                [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Resultado del ejercicio:       [IMPORTE] € [superávit / déficit]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Saldo en cuenta bancaria:      [IMPORTE] € (a fecha [FECHA])</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Deuda de propietarios morosos: [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Observaciones o aclaraciones planteadas durante el debate.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✗ En contra:    [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ~ Abstenciones: [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdo: [APROBADAS / NO APROBADAS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTO 1. LECTURA Y APROBACIÓN DEL ACTA ANTERIOR</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">[Resumen de observaciones o correcciones, si las hay.]</w:t>
+        <w:t xml:space="preserve">PUNTO 3. APROBACIÓN DEL PRESUPUESTO Y CUOTAS PARA EL EJERCICIO [AÑO+1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se somete a aprobación el presupuesto ordinario para el próximo ejercicio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Presupuesto total anual:       [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Cuota media mensual por piso:  aprox. [IMPORTE] €/mes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Variación respecto al año anterior: [+/- X%]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Desglose de las principales partidas de gasto si procede.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Votación:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  ✗ En contra:    [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  ~ Abstenciones: [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acuerdo: [APROBADA / NO APROBADA]</w:t>
+        <w:t xml:space="preserve">Acuerdo: [APROBADO / NO APROBADO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUNTO 4. RENOVACIÓN DE CARGOS (si procede)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Cumple mandato de Presidente / Vicepresidente / Secretario]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cargo a renovar: [CARGO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propietario/a saliente: D./Dña. [NOMBRE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidaturas presentadas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · D./Dña. [NOMBRE], propietario/a del piso [REF.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · [Ninguna otra candidatura]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ Votos a [CANDIDATO/A]: [NÚMERO] propietarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✗ Votos a [OTRO]:        [NÚMERO] propietarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ~ Abstenciones:          [NÚMERO] propietarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdo: Queda elegido/a como [CARGO] D./Dña. [NOMBRE], propietario/a del</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piso [REF.], por un período de [UN AÑO / EL ESTABLECIDO EN ESTATUTOS].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTO 2. EXAMEN Y APROBACIÓN DE LAS CUENTAS DEL EJERCICIO [AÑO]</w:t>
-[...220 lines deleted...]
-        <w:t xml:space="preserve">Acuerdo: [APROBADAS / NO APROBADAS]</w:t>
+        <w:t xml:space="preserve">PUNTO 5. RUEGOS Y PREGUNTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[D./Dña. NOMBRE plantea: descripción del asunto y respuesta ofrecida.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[D./Dña. NOMBRE plantea: descripción del asunto y respuesta ofrecida.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTO 3. APROBACIÓN DEL PRESUPUESTO Y CUOTAS PARA EL EJERCICIO [AÑO+1]</w:t>
-[...194 lines deleted...]
-        <w:t xml:space="preserve">Acuerdo: [APROBADO / NO APROBADO]</w:t>
+        <w:t xml:space="preserve">CIERRE DE LA SESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No habiendo más asuntos que tratar, el Presidente levanta la sesión siendo las</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[HH:MM] horas del día indicado en el encabezamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        El Secretario/a                    El Presidente/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Fdo.: _____________________        Fdo.: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [NOMBRE Y APELLIDOS]               [NOMBRE Y APELLIDOS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60"/>
-[...568 lines deleted...]
-        <w:t xml:space="preserve">ausentes disponen de 30 días naturales para impugnar los acuerdos adoptados.</w:t>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AVISO LEGAL: El acta debe cerrarse con las firmas del presidente y del</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretario dentro de los 10 días naturales siguientes a la junta (Art. 19.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LPH) y enviarse después a todos los propietarios. Los ausentes disponen de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 días naturales desde que se les comunica para manifestar su discrepancia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Art. 17.8 LPH). Para impugnar un acuerdo el plazo es de 3 meses, o de 1 año</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si es contrario a la ley o a los estatutos (Art. 18.3 LPH).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -2256,36 +2627,36 @@
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modelo de Acta de Junta Ordinaria</dc:title>
   <dc:creator>Presidente de la Comunidad</dc:creator>
-  <dc:description>Plantilla para el acta de la junta ordinaria anual: aprobación de cuentas, presupuesto, renovación de cargos y más. Descarga gratis en Word.</dc:description>
+  <dc:description>Acta de la junta ordinaria anual (cuentas, presupuesto, cargos) y versión para junta extraordinaria, con los datos que exige el art. 19 LPH. En Word.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>