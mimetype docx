--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -603,51 +603,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Libro de Actas (original)</w:t>
+        <w:t xml:space="preserve">  â–¡ Libro de Actas (original)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Desde el año [____] hasta el año [____]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -761,51 +761,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Listado actualizado de propietarios con datos de contacto</w:t>
+        <w:t xml:space="preserve">  â–¡ Listado actualizado de propietarios con datos de contacto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Estado: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -839,51 +839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Certificado de deudas pendientes por propietario</w:t>
+        <w:t xml:space="preserve">  â–¡ Certificado de deudas pendientes por propietario</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Estado: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -906,90 +906,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Estado de cuentas actualizado a fecha [__/__/____]</w:t>
+        <w:t xml:space="preserve">  â–¡ Estado de cuentas actualizado a fecha [__/__/____]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Estado: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Saldo bancario a fecha de entrega</w:t>
+        <w:t xml:space="preserve">  â–¡ Saldo bancario a fecha de entrega</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Importe: [________] EUR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -997,51 +997,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Claves de acceso a cuenta(s) bancaria(s)</w:t>
+        <w:t xml:space="preserve">  â–¡ Claves de acceso a cuenta(s) bancaria(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Entidad bancaria: [________________]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
@@ -1103,51 +1103,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Facturas y justificantes de ejercicios anteriores</w:t>
+        <w:t xml:space="preserve">  â–¡ Facturas y justificantes de ejercicios anteriores</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Años cubiertos: [____] a [____]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1194,51 +1194,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Derramas aprobadas y pendientes de cobro</w:t>
+        <w:t xml:space="preserve">  â–¡ Derramas aprobadas y pendientes de cobro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Estado: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1339,51 +1339,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Contrato de mantenimiento de ascensor</w:t>
+        <w:t xml:space="preserve">  â–¡ Contrato de mantenimiento de ascensor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Estado: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1456,90 +1456,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Certificado del seguro en vigor</w:t>
+        <w:t xml:space="preserve">  â–¡ Certificado del seguro en vigor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Estado: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  □ Otros contratos de mantenimiento o servicios:</w:t>
+        <w:t xml:space="preserve">  â–¡ Otros contratos de mantenimiento o servicios:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    [Especificar]: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>