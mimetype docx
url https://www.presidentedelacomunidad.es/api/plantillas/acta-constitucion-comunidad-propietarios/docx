--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -22,223 +22,213 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ACTA DE CONSTITUCIÃ“N DE LA COMUNIDAD DE PROPIETARIOS</w:t>
-[...65 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">ACTA DE CONSTITUCIÓN DE LA COMUNIDAD DE PROPIETARIOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comunidad: [NOMBRE O DIRECCIÓN DEL EDIFICIO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domicilio: [DIRECCIÓN COMPLETA, CÓDIGO POSTAL, CIUDAD]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">FECHA Y LUGAR DE CELEBRACIÃ“N</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Hora ([1Âª / 2Âª] convocatoria): [HH:MM] horas</w:t>
+        <w:t xml:space="preserve">FECHA Y LUGAR DE CELEBRACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha: [DÍA] de [MES] de [AÑO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hora ([1ª / 2ª] convocatoria): [HH:MM] horas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lugar: [LOCAL COMUNITARIO / DESPACHO DEL ADMINISTRADOR / OTRO LUGAR]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -329,51 +319,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROPIETARIOS REPRESENTADOS MEDIANTE DELEGACIÃ“N ESCRITA</w:t>
+        <w:t xml:space="preserve">PROPIETARIOS REPRESENTADOS MEDIANTE DELEGACIÓN ESCRITA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -409,51 +399,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROPIETARIOS AUSENTES (sin representaciÃ³n)</w:t>
+        <w:t xml:space="preserve">PROPIETARIOS AUSENTES (sin representación)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -489,510 +479,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">QuÃ³rum alcanzado:</w:t>
-[...52 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Quórum alcanzado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Propietarios presentes/representados: [NÚMERO] de [TOTAL]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Cuotas representadas: [XX,XX]% del total</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTO 1. CONSTITUCIÃ“N FORMAL DE LA COMUNIDAD DE PROPIETARIOS</w:t>
+        <w:t xml:space="preserve">PUNTO 1. CONSTITUCIÓN FORMAL DE LA COMUNIDAD DE PROPIETARIOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La junta acuerda constituir formalmente la Comunidad de Propietarios del</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">edificio sito en [DIRECCIÃ“N COMPLETA], que queda denominada:</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve">  ~ Abstenciones: [NÃšMERO] propietarios ([XX,XX]% cuotas)</w:t>
+        <w:t xml:space="preserve">edificio sito en [DIRECCIÓN COMPLETA], que queda denominada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Comunidad de Propietarios [DIRECCIÓN]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conforme a la escritura de división horizontal inscrita en el Registro de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Propiedad de [MUNICIPIO], tomo [X], libro [X], finca registral nº [X].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✗ En contra:    [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ~ Abstenciones: [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo: APROBADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTO 2. ELECCIÃ“N DE JUNTA DIRECTIVA</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">  Administrador/a: D./DÃ±a. [NOMBRE COMPLETO] (el/la mismo/a que secretario/a)</w:t>
+        <w:t xml:space="preserve">PUNTO 2. ELECCIÓN DE JUNTA DIRECTIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se procede a la elección de los órganos de gobierno de la comunidad:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Presidente/a:  D./Dña. [NOMBRE COMPLETO], propietario/a del piso [REF.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Secretario/a:  D./Dña. [NOMBRE COMPLETO] / Administrador/a de Fincas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 [NOMBRE], colegiado/a nº [X] del CAF de [PROVINCIA]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Administrador/a: D./Dña. [NOMBRE COMPLETO] (el/la mismo/a que secretario/a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Si una misma persona asume todos los cargos, indicar:]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">D./DÃ±a. [NOMBRE] asume los cargos de presidente/a, secretario/a y administrador/a.</w:t>
+        <w:t xml:space="preserve">D./Dña. [NOMBRE] asume los cargos de presidente/a, secretario/a y administrador/a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1000,143 +980,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">VotaciÃ³n:</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">  ~ Abstenciones: [NÃšMERO] propietarios ([XX,XX]% cuotas)</w:t>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✗ En contra:    [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ~ Abstenciones: [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo: APROBADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1197,353 +1172,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Â· D./DÃ±a. [NOMBRE DEL PRESIDENTE]</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">  âœ“ A favor:      [NÃšMERO] propietarios ([XX,XX]% cuotas)</w:t>
+        <w:t xml:space="preserve">  · D./Dña. [NOMBRE DEL PRESIDENTE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · D./Dña. [NOMBRE DEL ADMINISTRADOR / SECRETARIO]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo: APROBADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTO 4. CONSTITUCIÃ“N DEL FONDO DE RESERVA</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">La junta aprueba la constituciÃ³n del fondo de reserva con una dotaciÃ³n</w:t>
+        <w:t xml:space="preserve">PUNTO 4. CONSTITUCIÓN DEL FONDO DE RESERVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La junta aprueba la constitución del fondo de reserva con una dotación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">inicial del 5% del presupuesto ordinario anual, conforme al Art. 9.1.f) LPH.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Â· Presupuesto ordinario anual estimado: [IMPORTE] â‚¬</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">  âœ“ A favor:      [NÃšMERO] propietarios ([XX,XX]% cuotas)</w:t>
+        <w:t xml:space="preserve">  · Presupuesto ordinario anual estimado: [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  · Dotación inicial del fondo (5%):      [IMPORTE] €</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo: APROBADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1552,338 +1517,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La junta autoriza al/a la presidente/a, D./DÃ±a. [NOMBRE], para solicitar</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">el NÃºmero de IdentificaciÃ³n Fiscal de la comunidad ante la Agencia</w:t>
+        <w:t xml:space="preserve">La junta autoriza al/a la presidente/a, D./Dña. [NOMBRE], para solicitar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Número de Identificación Fiscal de la comunidad ante la Agencia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tributaria mediante el modelo 036.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">VotaciÃ³n:</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">  âœ“ A favor:      [NÃšMERO] propietarios ([XX,XX]% cuotas)</w:t>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo: APROBADO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...124 lines deleted...]
-        <w:t xml:space="preserve">  ~ Abstenciones: [NÃšMERO] propietarios ([XX,XX]% cuotas)</w:t>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUNTO 6. [OTROS ACUERDOS — eliminar si no aplica]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Descripción del acuerdo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✓ A favor:      [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ✗ En contra:    [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ~ Abstenciones: [NÚMERO] propietarios ([XX,XX]% cuotas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo: [APROBADO / NO APROBADO]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1892,51 +1847,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sin mÃ¡s asuntos que tratar, se levanta la sesiÃ³n a las [HH:MM] horas.</w:t>
+        <w:t xml:space="preserve">Sin más asuntos que tratar, se levanta la sesión a las [HH:MM] horas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1985,103 +1940,98 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1a1a2e"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________                ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">      D./DÃ±a. [NOMBRE]                      D./DÃ±a. [NOMBRE]</w:t>
-[...26 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      D./Dña. [NOMBRE]                      D./Dña. [NOMBRE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="cccccc" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="120"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA: Este documento debe presentarse firmado en el Registro de la</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Propiedad para legalizar el libro de actas (~30â‚¬) y en la DelegaciÃ³n</w:t>
+        <w:t xml:space="preserve">Propiedad para legalizar el libro de actas (~30€) y en la Delegación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de Hacienda para solicitar el NIF de la comunidad (modelo 036, gratuito).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2464,38 +2414,38 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Modelo de Acta de ConstituciÃ³n de Comunidad de Propietarios</dc:title>
+  <dc:title>Modelo de Acta de Constitución de Comunidad de Propietarios</dc:title>
   <dc:creator>Presidente de la Comunidad</dc:creator>
-  <dc:description>Plantilla para el acta de la primera junta: constituciÃ³n, elecciÃ³n de cargos, fondo de reserva, cuenta corriente y solicitud del NIF. Descarga gratis en Word.</dc:description>
+  <dc:description>Plantilla para el acta de la primera junta: constitución, elección de cargos, fondo de reserva, cuenta corriente y solicitud del NIF. Descarga gratis en Word.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>